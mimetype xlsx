--- v0 (2026-04-17)
+++ v1 (2026-10-20)
@@ -16,71 +16,71 @@
   <Default Extension="png" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Клей.бел. Оптовый Базовый прайс (без скидки). Цены с НДС</t>
   </si>
   <si>
     <t>ООО Инфографика</t>
   </si>
   <si>
     <t>222512, Belarus, Минская область, г. Борисов, г.Борисов ул.Ватутина 19 оф 3</t>
   </si>
   <si>
     <t>https://xn--e1aibe.xn--90ais</t>
   </si>
   <si>
-    <t>Infografikabel@gmail.com</t>
+    <t>lkmbel@yandex.ru</t>
   </si>
   <si>
     <t>тел.: 80291244721</t>
   </si>
   <si>
-    <t>Прайс-лист сформирован 17.04.2026</t>
+    <t>Прайс-лист сформирован 20.10.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>COM_JSTOXLS_THEADER_PRODUCT_PHOTO</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Герметик</t>
   </si>
   <si>
     <t>4600611218250</t>
   </si>
@@ -102,56 +102,50 @@
   <si>
     <t>.Силикон санитарный Soudal бесцветный 270 мл</t>
   </si>
   <si>
     <t>4600611323046</t>
   </si>
   <si>
     <t>акриловый Герметик "ЭКОН" морозостойкий. 420г</t>
   </si>
   <si>
     <t>ЭКОН</t>
   </si>
   <si>
     <t>Акриловый Герметик Момент универсальный морозостойкий 420г.(белый)</t>
   </si>
   <si>
     <t>Момент</t>
   </si>
   <si>
     <t>4600611313856</t>
   </si>
   <si>
     <t>Гермент Герметик Момент Для Аквариумов (прозрачный) 280мл Силиконовый</t>
   </si>
   <si>
-    <t>Герметик кровельный  Aguafix Soudal 300мл прозрачный</t>
-[...4 lines deleted...]
-  <si>
     <t>4600611218939</t>
   </si>
   <si>
     <t>МАКРОФЛЕКС герметик силиконовый SХ101 санитарный белый 290 мл 2670568 ( Орион)</t>
   </si>
   <si>
     <t>Makroflex</t>
   </si>
   <si>
     <t>4640013278322</t>
   </si>
   <si>
     <t>МАКРОФЛЕКС герметик силиконовый SХ101 санитарный белый 70 мл 3002437</t>
   </si>
   <si>
     <t>4600611218915</t>
   </si>
   <si>
     <t>МАКРОФЛЕКС герметик силиконовый SХ101 санитарный прозрачный 290 мл 2670560</t>
   </si>
   <si>
     <t>4640013278308</t>
   </si>
   <si>
     <t>МАКРОФЛЕКС герметик силиконовый SХ101 санитарный прозрачный 70 мл 3002436</t>
@@ -165,53 +159,50 @@
   <si>
     <t>4600611213743</t>
   </si>
   <si>
     <t>Момент герметик силиконовый Санитарный для ванной и кухни, белый 280 мл</t>
   </si>
   <si>
     <t>4600611213910</t>
   </si>
   <si>
     <t>Момент Герметик силиконовый Универсальный 280мл(белый)</t>
   </si>
   <si>
     <t>4600611213897</t>
   </si>
   <si>
     <t>Момент герметик силиконовый Универсальный прозрачный 280 мл</t>
   </si>
   <si>
     <t>4600611213729</t>
   </si>
   <si>
     <t>Момент Санитарный герметик силиконовый  280мл(прозрачный)</t>
   </si>
   <si>
-    <t>Силикон высокотемпературный "Soudal" Gasket seal ЖИДКОЕ УПЛОТНЕНИЕ красный 280 мл</t>
-[...1 lines deleted...]
-  <si>
     <t>4600611221847</t>
   </si>
   <si>
     <t>ЭКОН Герметик Силикон Универсальный 280мл(белый)</t>
   </si>
   <si>
     <t>4600611221724</t>
   </si>
   <si>
     <t>Экон герметик силиконовый Санитарный белый 280 мл</t>
   </si>
   <si>
     <t>4600611221823</t>
   </si>
   <si>
     <t>Экон герметик силиконовый Универсальный прозрачный 280 мл</t>
   </si>
   <si>
     <t>4600611221700</t>
   </si>
   <si>
     <t>ЭКОН Силикон Санитарный 280мл(прозрачный)</t>
   </si>
   <si>
     <t>Жидкие гвозди</t>
@@ -312,65 +303,71 @@
   <si>
     <t>4600611214078</t>
   </si>
   <si>
     <t>ЭКОН Сверхсильный туба монтажн клей 200г(1378329)</t>
   </si>
   <si>
     <t>Клей для дерева</t>
   </si>
   <si>
     <t>Клей D3 Клейберит 300.0. Ведро 10кг</t>
   </si>
   <si>
     <t>Клей D3 Клейберит 300.0. Ведро 16кг</t>
   </si>
   <si>
     <t>Клей D3 Клейберит 303.0. Ведро 10кг</t>
   </si>
   <si>
     <t>Клей D3 Клейберит 303.0. Ведро 16кг</t>
   </si>
   <si>
     <t>Клей D4 Клейберит 314.3, ведро 16 кг</t>
   </si>
   <si>
+    <t>4027616026398</t>
+  </si>
+  <si>
     <t>Клей Клейберит 300.0 D3 1л (Германия)</t>
   </si>
   <si>
     <t>Клей Клейберит 303.0 D3 0,5л (Германия)</t>
   </si>
   <si>
     <t>4600611215242</t>
   </si>
   <si>
     <t>Клей Момент Супер ПВА D3 750г.</t>
   </si>
   <si>
     <t>КЛЕЙБЕРИТ ПУР-клей 501 0,5л (D4) (Германия)</t>
   </si>
   <si>
+    <t>4027616026459</t>
+  </si>
+  <si>
     <t>КЛЕЙБЕРИТ ПУР-клей 501 1л (D4) (Германия)</t>
   </si>
   <si>
     <t>КЛЕЙБЕРИТ ПУР-клей 507 0,5л (D4) (Германия)</t>
   </si>
   <si>
     <t>4600611215433</t>
   </si>
   <si>
     <t>Момент Столяр 125г.</t>
   </si>
   <si>
     <t>4600611215259</t>
   </si>
   <si>
     <t>Момент Столяр 250г.</t>
   </si>
   <si>
     <t>Момент Столяр 3кг</t>
   </si>
   <si>
     <t>4600611215754</t>
   </si>
   <si>
     <t>Момент Столяр 750г.</t>
@@ -864,57 +861,51 @@
   <si>
     <t>Русский ТИТАН 1 л, Клей универсальный полимерный</t>
   </si>
   <si>
     <t>Прочие товары оптом</t>
   </si>
   <si>
     <t>Скотч прозрачный, Лента липкая 48мм, 66 метров, 45мкм</t>
   </si>
   <si>
     <t>Стрейч узкий 125мм</t>
   </si>
   <si>
     <t>Секундный клей (Супер Клей)</t>
   </si>
   <si>
     <t>Клей Kleiberit High Tack 851.0- 20г</t>
   </si>
   <si>
     <t>Клей KONEKT-100  (клей 100 г + отвердитель 400 мл) Клей с активатором оптом</t>
   </si>
   <si>
     <t>Клей гель секундный Kleiberit 851.1-20г (Аналог СуперМомент Гель 3г.)</t>
   </si>
   <si>
-    <t>СЕКУНДНЫЙ КЛЕЙ Soudal CYANOFIX 84A 20г</t>
-[...1 lines deleted...]
-  <si>
     <t>Секундный клей с активатором KONEKT-50  (клей 50 г + отвердитель 200 мл)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Супер КЛЕЙ Soudal CYANOFIX 84A 3г</t>
   </si>
   <si>
     <t>4600611212371</t>
   </si>
   <si>
     <t>Супер МОМЕНТ гель 3г (мультикарта)</t>
   </si>
   <si>
     <t>Суперклей с активатором KONEKT-20 двухкомпонентный (клей 20 г + отвердитель 100 мл)</t>
   </si>
   <si>
     <t>Цианокрилатный клей Bison (Нидерланды). СуперКлей</t>
   </si>
   <si>
     <t>4600611202969</t>
   </si>
   <si>
     <t>ЭКОН ЭКСПРЕСС клей  3г секундный</t>
   </si>
   <si>
     <t>4600611203010</t>
   </si>
   <si>
     <t>ЭКОН Экстрим клей  3г универсальный секундный</t>
   </si>
@@ -1081,51 +1072,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/germetik-soudal-profil-akrilovyy-belyy-270-ml_f8abff0818c5e8a_800x600.webp1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257413.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_______________Soudal_________________________280____________________4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_______________Soudal_________________________280______________________________5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16_SEAL_EKON_WINTER_ACR.420_G_RU____________16178506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767_257130795_germetik-moment-akrilovyj7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760_257130788_silikonovyj-germetik-moment8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dca3b357fcee94cf1b8a6c08994ea_XL9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b7452cdc806568d2312ea5614a301_XL10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________7_11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________9_12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________8_13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________10_14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_SEALMoment_BATH-SIL.TR.280_ML_RU____________204737215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_SEALMoment_BATH-SIL.TR.280_ML_RU____________2047372116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771_257130799_germetik-silikonovyj-moment17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06_SEALMoment_UNIV.SIL.WH_280_ML_RU____________204900818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770_290575507_germetik-silikonovyj-moment19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6b2287375a08cd0c4ee7d5ab1a8fc_XL20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10_SEAL_EKON_UNIV._SIL._WHITE_280_ML_RU____________149652621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12_SEAL_EKON_SAN.SIL._WHITE_280_ML_RU____________129296122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10_SEAL_EKON_UNIV._SIL._WHITE_280_ML_RU____________1496526123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776_290577632_germetik-ekon-silikon24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_______________Soudal_____________________________280_________25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a1fdc86bfc54b781247b05558d6d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6320d3b63cc2a7fc8cb4f545d9e48a27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa769da7594cfef8aa2af1b7efab8028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-11-13_12-11-1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683916583330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________3_31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710_257130668_moment-montazh-supersilnyj32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711_272522617_moment-montazh-supersilnyj33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708_257130680_montazhnyj-klej-moment34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849_257268358_zhidkie-gvozdi-moment35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707_257130677_zhidkie-gvozdi-moment36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02__CONSTMoment_MONTAGE_250_G_RU____________60061737.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847_257268356_zhidkie-gvozdi-moment38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_CONSTMoment_MONTAGE_400_G_RU____________60061839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712_257130684_ekon-interernyj-r40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713_257130685_ekon-interernyj-rtuba41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714_257130686_ekon-sverhsilnyj-r42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715_257130687_ekon-sverhsilnyj-rtuba43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5973c-3465-4ffd-b56d-2888c898450f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba1ebe-d631-4e14-9dfe-a99d590b679045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8701-6b48-4dd7-8940-cae938cc64e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfecdb-ab00-4040-9ef5-171ee909fdf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656075-039b-42f9-a611-d6a12486e531__1_48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027_272768957_klej-klejberit-300049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026_272768877_klej-klejberit-303050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792_257130724_klej-moment-super51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-05-05_11-23-1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-05-05_11-23-3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-04-29_11-28-0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836_257268532_moment-stolyar-125g55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738_257130721_moment-stolyar-250g56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c1434-07d9-4bb6-bc9b-633fa424db0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834_257268530_moment-stolyar-750g58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791_257268402_moment-stolyar-pva59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838_257268535_moment-stolyar-pva60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833_257268466_moment-super-pva61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736_257130717_moment-super-pva62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832_257268465_moment-super-pva63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831_257268464_moment-super-pva64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830_257268463_moment-super-pva65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794_257130769_moment-fum-lenta66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PIPEMoment_150x12_M_RU67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50__68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753_257130770_super-lenta-moment69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841_272515958_super-lenta-moment70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757_257130784_universalnaya-seraya-lenta71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846_272515959_universalnaya-seraya-lenta72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755_257130774_hozlenta-moment-alyuminievaya73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844_257268405_hozlenta-moment-alyuminievaya74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805_257130777_hozlenta-moment-dvustoronnyaya75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756_257130775_hozlenta-moment-metallizirovannaya76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809_257130781_hozlenta-moment-serpyanka77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845_257268407_hozlenta-moment-serpyanka78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807_257130779_hozlenta-moment-signalnaya79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754_257130772_hozlenta-moment-universalnaya80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842_257268403_hozlenta-moment-universalnaya81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843_257268404_hozlenta-moment-universalnaya82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803_257130773_hozlenta-moment-universalnaya83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257268406_w640_h640_hozlenta-moment-upakovochnaya84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17_CONTMoment_88_30_ML_RU185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17_CONTMoment_88_30_ML_RU86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20_CONTMoment_88_750ml_RU_177702287.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22_CONTMoment_GEL_30_ML_RU188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22_CONTMoment_GEL_30_ML_RU89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28_CONTMoment_Boat_Tube_3090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_CONTMoment_1_30_ML_RU_42296891.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06_CONTMoment__KRISTALL_30_ML_RU_422973192.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06_CONTMoment__KRISTALL_30_ML_RU_42297393.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822_257268451_kontaktnyj-klej-moment94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11_CONTMoment_MARAFON_30_ML_RU_42298695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11_CONTMoment_MARAFON_30_ML_RU_422986196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25_CONTMoment_PLASTIC_30_ML_RU97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f0dcced32d6f590388e5e01c304898.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_CONTMoment_1_30_ML_RU_422968299.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_CONTMoment_1_30_ML_RU_4229681100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819_257263290_kontaktnyj-klej-moment-1101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Soudal_________102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________________Maxi_70______________1______870__________l103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/soudabondeasygun-20201104-400x4002104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-05-05_11-09-29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/soudal-pena500-500x500106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d72274227645bd9599e8b86b807445107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-05-05_10-47-20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384276-1109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pena-montazhnaya-soudal-ruchnaya-zimnyaya-625-ml_8a2b4ca0a634d62_800x600.webp110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cee01cdfb10a149de53085cce5dee4111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_________Profil_65______1______112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521182113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863_284344296_obojnyj-klej-metylan114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681_284344060_obojnyj-klej-metylan115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865_284344693_obojnyj-klej-metylan116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859_284344062_obojnyj-klej-metylan117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860_284344293_obojnyj-klej-metylan118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680_284344298_obojnyj-klej-metylan119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861_284344294_obojnyj-klej-metylan120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685_284344447_metylan-sredstvo-dlya121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851_284344063_metylan-universal-premium122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682_284344297_metylan-universal-premium123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852_284344064_metylan-universal-premium124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684_284344446_klej-dlya-oboev125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191322126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866_284344694_klej-obojnyj-flizelin127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858_284344058_obojnyj-klej-moment128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853_284344065_obojnyj-klej-moment129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687_284344449_obojnyj-klej-moment130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854_284344291_obojnyj-klej-moment131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/FG_IDH_3000886_Moment_Vinil_200_g_PM_2911028_face_copy132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689_284344451_obojnyj-klej-moment133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690_284344452_obojnyj-klej-moment134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692_257130634_obojnyj-klej-ekon135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864_284344692_klej-dlya-oboev136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691_284344453_klej-dlya-oboev137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22_WPP_EKON_UNIVERSAL_450_G_RU_1830002138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862_284344295_klej-dlya-oboev139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693_284344691_klej-dlya-oboev140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766711-21141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766711-2142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766711-2143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024-11-19_19-39-16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024-11-19_21-08-16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-11-13_11-55-14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339834_114465276809549_1460775599218884608_n147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-11-13_11-53-13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1af74ed6d51549d7d4b31853fd65a_XL149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342479_1150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200098200151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06_SGMoment_SUPER_MOMENT_GEL_12_x_3_g_BL_RU_622917152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342479_1153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-11-13_12-03-37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29_SG_EKON_EXPRESS_12_x_3_G_BL_RU_1303054155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32_SG_EKON_EXTREME_12_x_3_G_BL_RU_1401987156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5FrRCUOKXMM157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_moment_01_617f8955940dc158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721_257268359_moment-super-epoksi159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719_257130694_super-epoksi-6ml160.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/germetik-soudal-profil-akrilovyy-belyy-270-ml_f8abff0818c5e8a_800x600.webp1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925742.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257413.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_______________Soudal_________________________280____________________4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_______________Soudal_________________________280______________________________5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16_SEAL_EKON_WINTER_ACR.420_G_RU____________16178506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767_257130795_germetik-moment-akrilovyj7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760_257130788_silikonovyj-germetik-moment8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________7_9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________9_10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________8_11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________10_12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_SEALMoment_BATH-SIL.TR.280_ML_RU____________204737213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_SEALMoment_BATH-SIL.TR.280_ML_RU____________2047372114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771_257130799_germetik-silikonovyj-moment15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06_SEALMoment_UNIV.SIL.WH_280_ML_RU____________204900816.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770_290575507_germetik-silikonovyj-moment17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10_SEAL_EKON_UNIV._SIL._WHITE_280_ML_RU____________149652618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12_SEAL_EKON_SAN.SIL._WHITE_280_ML_RU____________129296119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10_SEAL_EKON_UNIV._SIL._WHITE_280_ML_RU____________1496526120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776_290577632_germetik-ekon-silikon21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_______________Soudal_____________________________280_________22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a1fdc86bfc54b781247b05558d6d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6320d3b63cc2a7fc8cb4f545d9e48a24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa769da7594cfef8aa2af1b7efab8025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-11-13_12-11-1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683916583327.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________3_28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710_257130668_moment-montazh-supersilnyj29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711_272522617_moment-montazh-supersilnyj30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708_257130680_montazhnyj-klej-moment31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849_257268358_zhidkie-gvozdi-moment32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707_257130677_zhidkie-gvozdi-moment33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02__CONSTMoment_MONTAGE_250_G_RU____________60061734.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847_257268356_zhidkie-gvozdi-moment35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_CONSTMoment_MONTAGE_400_G_RU____________60061836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712_257130684_ekon-interernyj-r37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713_257130685_ekon-interernyj-rtuba38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714_257130686_ekon-sverhsilnyj-r39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715_257130687_ekon-sverhsilnyj-rtuba40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5973c-3465-4ffd-b56d-2888c898450f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba1ebe-d631-4e14-9dfe-a99d590b679042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8701-6b48-4dd7-8940-cae938cc64e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfecdb-ab00-4040-9ef5-171ee909fdf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656075-039b-42f9-a611-d6a12486e531__1_45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022023bd-0e66-45e7-87c1-b2a9f431d0e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026_272768877_klej-klejberit-303047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792_257130724_klej-moment-super48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-05-05_11-23-1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-05-05_11-23-3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-04-29_11-28-0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836_257268532_moment-stolyar-125g52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738_257130721_moment-stolyar-250g53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c1434-07d9-4bb6-bc9b-633fa424db0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834_257268530_moment-stolyar-750g55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791_257268402_moment-stolyar-pva56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838_257268535_moment-stolyar-pva57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833_257268466_moment-super-pva58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736_257130717_moment-super-pva59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832_257268465_moment-super-pva60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831_257268464_moment-super-pva61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Opera______________2026-08-06_231528_disk.yandex.ru62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794_257130769_moment-fum-lenta63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PIPEMoment_150x12_M_RU64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50__65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753_257130770_super-lenta-moment66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841_272515958_super-lenta-moment67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757_257130784_universalnaya-seraya-lenta68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846_272515959_universalnaya-seraya-lenta69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755_257130774_hozlenta-moment-alyuminievaya70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844_257268405_hozlenta-moment-alyuminievaya71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805_257130777_hozlenta-moment-dvustoronnyaya72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756_257130775_hozlenta-moment-metallizirovannaya73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809_257130781_hozlenta-moment-serpyanka74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845_257268407_hozlenta-moment-serpyanka75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807_257130779_hozlenta-moment-signalnaya76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754_257130772_hozlenta-moment-universalnaya77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842_257268403_hozlenta-moment-universalnaya78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843_257268404_hozlenta-moment-universalnaya79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803_257130773_hozlenta-moment-universalnaya80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257268406_w640_h640_hozlenta-moment-upakovochnaya81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17_CONTMoment_88_30_ML_RU182.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17_CONTMoment_88_30_ML_RU83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20_CONTMoment_88_750ml_RU_177702284.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22_CONTMoment_GEL_30_ML_RU185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22_CONTMoment_GEL_30_ML_RU86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28_CONTMoment_Boat_Tube_3087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_CONTMoment_1_30_ML_RU_42296888.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06_CONTMoment__KRISTALL_30_ML_RU_422973189.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06_CONTMoment__KRISTALL_30_ML_RU_42297390.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822_257268451_kontaktnyj-klej-moment91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11_CONTMoment_MARAFON_30_ML_RU_42298692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11_CONTMoment_MARAFON_30_ML_RU_422986193.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25_CONTMoment_PLASTIC_30_ML_RU94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f0dcced32d6f590388e5e01c304895.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_CONTMoment_1_30_ML_RU_422968296.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01_CONTMoment_1_30_ML_RU_422968197.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819_257263290_kontaktnyj-klej-moment-198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Soudal_________99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/____________________________Maxi_70______________1______870__________l100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/soudabondeasygun-20201104-400x4002101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-05-05_11-09-29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/soudal-pena500-500x500103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d72274227645bd9599e8b86b807445104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-05-05_10-47-20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384276-1106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pena-montazhnaya-soudal-ruchnaya-zimnyaya-625-ml_8a2b4ca0a634d62_800x600.webp107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cee01cdfb10a149de53085cce5dee4108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/_________Profil_65______1______109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521182110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863_284344296_obojnyj-klej-metylan111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681_284344060_obojnyj-klej-metylan112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865_284344693_obojnyj-klej-metylan113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859_284344062_obojnyj-klej-metylan114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860_284344293_obojnyj-klej-metylan115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680_284344298_obojnyj-klej-metylan116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861_284344294_obojnyj-klej-metylan117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685_284344447_metylan-sredstvo-dlya118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851_284344063_metylan-universal-premium119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682_284344297_metylan-universal-premium120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852_284344064_metylan-universal-premium121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684_284344446_klej-dlya-oboev122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191322123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866_284344694_klej-obojnyj-flizelin124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858_284344058_obojnyj-klej-moment125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853_284344065_obojnyj-klej-moment126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687_284344449_obojnyj-klej-moment127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854_284344291_obojnyj-klej-moment128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/FG_IDH_3000886_Moment_Vinil_200_g_PM_2911028_face_copy129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689_284344451_obojnyj-klej-moment130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690_284344452_obojnyj-klej-moment131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692_257130634_obojnyj-klej-ekon132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864_284344692_klej-dlya-oboev133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691_284344453_klej-dlya-oboev134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22_WPP_EKON_UNIVERSAL_450_G_RU_1830002135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862_284344295_klej-dlya-oboev136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693_284344691_klej-dlya-oboev137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766711-21138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766711-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766711-2140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024-11-19_19-39-16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024-11-19_21-08-16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-11-13_11-55-14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339834_114465276809549_1460775599218884608_n144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-11-13_11-53-13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342479_1146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06_SGMoment_SUPER_MOMENT_GEL_12_x_3_g_BL_RU_622917147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342479_1148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022-11-13_12-03-37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29_SG_EKON_EXPRESS_12_x_3_G_BL_RU_1303054150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32_SG_EKON_EXTREME_12_x_3_G_BL_RU_1401987151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5FrRCUOKXMM152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5_moment_01_617f8955940dc153.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721_257268359_moment-super-epoksi154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719_257130694_super-epoksi-6ml155.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1333,4590 +1324,4440 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="85725" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="85725" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="95250" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="85725" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="85725" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="171450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="171450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="171450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="180975" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="190500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="190500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="190500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="190500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="190500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="180975" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="180975" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="495300" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...173 lines deleted...]
-      <xdr:row>28</xdr:row>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="762000" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="257175" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="485775" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="257175" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="266700" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="533400" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="247650" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="190500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="257175" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="266700" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="514350" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="209550" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="561975" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="561975" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="552450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="552450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="552450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="552450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="552450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="552450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="552450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="552450" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="447675" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="447675" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="742950" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="219075" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="447675" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="533400" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="171450" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="" descr=""/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="108" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="109" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>37</xdr:row>
+        <xdr:cNvPr id="110" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="400050" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="352425" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="352425" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="285750" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="400050" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="352425" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="352425" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="352425" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="638175" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="124" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="438150" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="129" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="438150" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="409575" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="352425" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="409575" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="352425" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="409575" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="352425" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="657225" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="647700" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="438150" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>164</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="146" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="257175" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="" descr=""/>
-[...383 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="148" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="149" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="619125" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1000125" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...3053 lines deleted...]
-      <xdr:row>167</xdr:row>
+        <xdr:cNvPr id="152" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="" descr=""/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="153" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>172</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="428625" cy="571500"/>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="295275" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>173</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="619125" cy="571500"/>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="333375" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="155" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6175,62 +6016,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Infografikabel@gmail.com" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/germetik-soudal-profil-akrilovyy-belyy-270-ml_f8abff0818c5e8a_800x600.webp.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4061" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/92574.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4038" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/925741.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4039" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/_______________Soudal_________________________280____________________.png" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4096" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/_______________Soudal_________________________280______________________________.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4095" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/16_SEAL_EKON_WINTER_ACR.420_G_RU____________1617850.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-ekon-akrilovyy-morozostoykiy-420g-3773" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3767_257130795_germetik-moment-akrilovyj.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-moment-akrilovyy-universalnyy-morozostoykiy-420g-belyy-3767" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3760_257130788_silikonovyj-germetik-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/silikonovyy-germetik-moment-germent-dlya-akvariumov-prozrachnyy-280ml-3760" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/8b0dca3b357fcee94cf1b8a6c08994ea_XL.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4109" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/eb9b7452cdc806568d2312ea5614a301_XL.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4110" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________7_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4115" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________9_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4117" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________8_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4116" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________10_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4118" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_SEALMoment_BATH-SIL.TR.280_ML_RU____________2047372.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/moment-germent-germetik-silikonovyy-sanitarnyy-belyy-280-ml-3871" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_SEALMoment_BATH-SIL.TR.280_ML_RU____________20473721.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/moment-germetik-silikonovyy-sanitarnyy-dlya-vannoy-i-kuhni-belyy-280-ml-3874" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3771_257130799_germetik-silikonovyj-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-silikonovyy-moment-universalnyy-280ml-belyy-3771" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/06_SEALMoment_UNIV.SIL.WH_280_ML_RU____________2049008.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/moment-germetik-silikonovyy-universalnyy-prozrachnyy-280-ml-3872" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3770_290575507_germetik-silikonovyj-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-silikonovyy-moment-sanitarnyy-280ml-prozrachnyy-3770" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/e5d6b2287375a08cd0c4ee7d5ab1a8fc_XL.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4111" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/10_SEAL_EKON_UNIV._SIL._WHITE_280_ML_RU____________1496526.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-ekon-silikon-universalnyy-280ml-belyy-3777" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/12_SEAL_EKON_SAN.SIL._WHITE_280_ML_RU____________1292961.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/ekon-germetik-silikonovyy-sanitarnyy-belyy-280-ml-3876" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/10_SEAL_EKON_UNIV._SIL._WHITE_280_ML_RU____________14965261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/ekon-germetik-silikonovyy-universalnyy-prozrachnyy-280-ml-3877" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3776_290577632_germetik-ekon-silikon.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-ekon-silikon-sanitarnyy-280ml-prozrachnyy-3776" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/_______________Soudal_____________________________280_________.png" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4094" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2b4a1fdc86bfc54b781247b05558d6d2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4067" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3e6320d3b63cc2a7fc8cb4f545d9e48a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4108" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/78fa769da7594cfef8aa2af1b7efab80.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4107" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-11-13_12-11-11.png" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4090" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/6839165833.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4112" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________3_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4113" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3710_257130668_moment-montazh-supersilnyj.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/moment-montaj-supersilnyy-prozrachnyy-kley-mvp-70-280g-3710" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3711_272522617_moment-montazh-supersilnyj.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/moment-montaj-supersilnyy-mvp-70-185g-3711" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3708_257130680_montazhnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/montajnyy-kley-moment-montaj-supersilnyy-kley-400g-mv-70-jidkie-gvozdi-3708" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3849_257268358_zhidkie-gvozdi-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-dekor-mv-45-250g-3849" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3707_257130677_zhidkie-gvozdi-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-dekor-mv-45-400g-3707" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/02__CONSTMoment_MONTAGE_250_G_RU____________600617.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-mv-50-125g-3848" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3847_257268356_zhidkie-gvozdi-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-mv-50-250g-3847" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_CONSTMoment_MONTAGE_400_G_RU____________600618.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-mv-50-400g-3706" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3712_257130684_ekon-interernyj-r.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/ekon-interernyy-r-kartridj-montajn-kley-400g-1378381-3712" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3713_257130685_ekon-interernyj-rtuba.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/ekon-interernyy-r-tuba-montajn-kley-200g-1378330-3713" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3714_257130686_ekon-sverhsilnyj-r.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/ekon-sverhsilnyy-r-kartridj-montajn-kley-400g-1378328-3714" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3715_257130687_ekon-sverhsilnyj-rtuba.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/ekon-sverhsilnyy-r-tuba-montajn-kley-200g-1378329-3715" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/0ff5973c-3465-4ffd-b56d-2888c898450f.png" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4100" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/17ba1ebe-d631-4e14-9dfe-a99d590b6790.png" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4101" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/dbed8701-6b48-4dd7-8940-cae938cc64e0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4099" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/5dcfecdb-ab00-4040-9ef5-171ee909fdf1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4098" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/d4656075-039b-42f9-a611-d6a12486e531__1_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4097" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/4027_272768957_klej-klejberit-3000.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/kley-kleyberit-3000-d3-1l-germaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/4026_272768877_klej-klejberit-3030.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/kley-kleyberit-3030-d3-05l-germaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3792_257130724_klej-moment-super.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/kley-moment-super-pva-d3-750g-3792" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-05-05_11-23-18.png" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4062" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-05-05_11-23-31.png" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/kleyberit-pur-kley-501-1l-d4-germaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-04-29_11-28-08.png" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4063" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3836_257268532_moment-stolyar-125g.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-125g-3836" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3738_257130721_moment-stolyar-250g.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-250g-3738" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/910c1434-07d9-4bb6-bc9b-633fa424db0d.png" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-3kg-3835" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3834_257268530_moment-stolyar-750g.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-750g-3834" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3791_257268402_moment-stolyar-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-pva-universalnyy-250g-3791" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3838_257268535_moment-stolyar-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-pva-universalnyy-750g-3838" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3833_257268466_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-125g-3833" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3736_257130717_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-250g-3736" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3832_257268465_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-30kg-3832" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3831_257268464_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-3kg-3831" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3830_257268463_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-750g-3830" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3794_257130769_moment-fum-lenta.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/97-kley-dlya-trub-tangit-i-nit-germetik-tangit-uni-lock/moment-fum-lenta-uplotnitelnaya-teflonovaya-12-m-3794" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/PIPEMoment_150x12_M_RU.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/97-kley-dlya-trub-tangit-i-nit-germetik-tangit-uni-lock/moment-lenta-uplotnitelnaya-teflonovaya-20-m-3878" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/50__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/moment-hozlenta-malyarnaya-kleyashaya-48mm-x-50m-3881" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3753_257130770_super-lenta-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/super-lenta-moment-kleevaya-10m-3753" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3841_272515958_super-lenta-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/super-lenta-moment-kleevaya-25m-3841" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3757_257130784_universalnaya-seraya-lenta.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/universalnaya-seraya-lenta-ekon-hozlenta-armirovannyy-skotch-10m-3757" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3846_272515959_universalnaya-seraya-lenta.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/universalnaya-seraya-lenta-ekon-hozlenta-armirovannyy-skotch-25m-3846" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3755_257130774_hozlenta-moment-alyuminievaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-aluminievaya-lenta-10m-3755" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3844_257268405_hozlenta-moment-alyuminievaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-aluminievaya-lenta-25m-3844" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3805_257130777_hozlenta-moment-dvustoronnyaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-dvustoronnyaya-25m-3805" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3756_257130775_hozlenta-moment-metallizirovannaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-metallizirovannaya-lenta-50m-3756" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3809_257130781_hozlenta-moment-serpyanka.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-serpyanka-20m-3809" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3845_257268407_hozlenta-moment-serpyanka.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-serpyanka-45m-3845" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3807_257130779_hozlenta-moment-signalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-signalnaya-ograditelnaya-200m-3807" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3754_257130772_hozlenta-moment-universalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-universalnaya-serebryanaya-10m-3754" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3842_257268403_hozlenta-moment-universalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-universalnaya-serebryanaya-25m-3842" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3843_257268404_hozlenta-moment-universalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-universalnaya-serebryanaya-50m-3843" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3803_257130773_hozlenta-moment-universalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-universalnaya-chernaya-10m-3803" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/257268406_w640_h640_hozlenta-moment-upakovochnaya.png" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-upakovochnaya-prochnyy-skotch-66m-3806" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/17_CONTMoment_88_30_ML_RU1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-88-125ml-3824" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/17_CONTMoment_88_30_ML_RU.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/moment-kley-universalnyy-88-30-ml-3697" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/20_CONTMoment_88_750ml_RU_1777022.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-88-750ml-3825" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/22_CONTMoment_GEL_30_ML_RU1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-gel-125ml-3828" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/22_CONTMoment_GEL_30_ML_RU.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-gel-30ml-3698" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/28_CONTMoment_Boat_Tube_30.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-dlya-lodok-i-pvh-izdeliy-3789" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_CONTMoment_1_30_ML_RU_422968.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/moment-kley-universalnyy-1-30-ml-3694" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/06_CONTMoment__KRISTALL_30_ML_RU_4229731.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-kristall-125ml-3821" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/06_CONTMoment__KRISTALL_30_ML_RU_422973.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/moment-kley-universalnyy-poliuretanovyy-kristall-30-ml-3695" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3822_257268451_kontaktnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-kristall-750ml-3822" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/11_CONTMoment_MARAFON_30_ML_RU_422986.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/moment-kley-obuvnoy-marafon-30-ml-3696" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/11_CONTMoment_MARAFON_30_ML_RU_4229861.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-marafon-obuvnoy-125ml-3823" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/25_CONTMoment_PLASTIC_30_ML_RU.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-plastik-30ml-3795" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/9456f0dcced32d6f590388e5e01c3048.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-probka-750ml-kley-dlya-vseh-vidov-probkovyh-pokrytiy-3700" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_CONTMoment_1_30_ML_RU_4229682.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-1-klassik-125-ml-3818" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_CONTMoment_1_30_ML_RU_4229681.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-1-klassik-50-ml-3817" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3819_257263290_kontaktnyj-klej-moment-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-1-klassik-750-ml-3819" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/Soudal_________.png" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4056" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________________Maxi_70______________1______870__________l.png" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4091" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/soudabondeasygun-20201104-400x4002.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4065" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-05-05_11-09-29.png" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4060" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/soudal-pena500-500x500.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4059" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/18d72274227645bd9599e8b86b807445.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4058" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-05-05_10-47-20.png" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4057" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/14384276-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4066" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/pena-montazhnaya-soudal-ruchnaya-zimnyaya-625-ml_8a2b4ca0a634d62_800x600.webp.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4092" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/84cee01cdfb10a149de53085cce5dee4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4064" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/_________Profil_65______1______.png" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4093" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/521182.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4119" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3863_284344296_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-bez-indikatora-200g-3863" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3681_284344060_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-bez-indikatora-250g-3681" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3865_284344693_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-bez-indikatora-500g-3865" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3859_284344062_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-s-indikatorom-100g-3859" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3860_284344293_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-s-indikatorom-150g-3860" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3680_284344298_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-s-indikatorom-300g-3680" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3861_284344294_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-s-indikatorom-500g-3861" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3685_284344447_metylan-sredstvo-dlya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/metylan-sredstvo-dlya-snyatiya-oboev-500ml-3685" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3851_284344063_metylan-universal-premium.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/metylan-universal-premium-150g-3851" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3682_284344297_metylan-universal-premium.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/metylan-universal-premium-250g-3682" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3852_284344064_metylan-universal-premium.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/metylan-universal-premium-500g-3852" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3684_284344446_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-metylan-flizelin-premium-250g-3684" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/191322.png" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-oboynyy-flizelin-ekstra-komfort-200g-3683" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3866_284344694_klej-obojnyj-flizelin.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-oboynyy-flizelin-ekstra-komfort-300g-3866" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3858_284344058_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-vinil-500g-3858" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3853_284344065_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-klasik-100g-3853" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3687_284344449_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-klasik-200g-3687" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3854_284344291_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-klasik-500g-3854" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/FG_IDH_3000886_Moment_Vinil_200_g_PM_2911028_face_copy.png" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/89/3688" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3689_284344451_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-flizelin-500g-3689" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3690_284344452_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-ekstra-250gr-3690" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3692_257130634_obojnyj-klej-ekon.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-ekon-vinilovyy-200g-3692" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3864_284344692_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-vinilovyy-450g-3864" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3691_284344453_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-universalnyy-200g-3691" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/22_WPP_EKON_UNIVERSAL_450_G_RU_1830002.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-universalnyy-450g-3855" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3862_284344295_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-flizelinovyy-200g-3862" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3693_284344691_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-flizelinovyy-470g-3693" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/13766711-21.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/101/4043" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/13766711-2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/101/4044" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/13766711-2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/101/4045" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2024-11-19_19-39-16.png" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/161/4120" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2024-11-19_21-08-16.png" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/161/4121" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-11-13_11-55-14.png" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4085" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/87339834_114465276809549_1460775599218884608_n.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4104" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-11-13_11-53-13.png" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4084" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/55f1af74ed6d51549d7d4b31853fd65a_XL.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4105" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/1342479_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4103" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/200098200.png" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4106" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/06_SGMoment_SUPER_MOMENT_GEL_12_x_3_g_BL_RU_622917.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/95-sekundnyy-kley-super-kley/super-moment-gel-3g-multikarta-3743" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/1342479_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4102" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-11-13_12-03-37.png" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4088" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/29_SG_EKON_EXPRESS_12_x_3_G_BL_RU_1303054.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/95-sekundnyy-kley-super-kley/ekon-ekspress-kley-3g-sekundnyy-3748" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/32_SG_EKON_EXTREME_12_x_3_G_BL_RU_1401987.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/95-sekundnyy-kley-super-kley/ekon-ekstrim-kley-3g-universalnyy-sekundnyy-3747" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/5FrRCUOKXMM.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/95-sekundnyy-kley-super-kley/ekon-ekstrim-sekundnyy-kley-gel-3g-3799" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/5_moment_01_617f8955940dc.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/92-epoksidnyy-kley-holodnaya-svarka/moment-kley-epoks-dvuhkomp-25-ml-super-epoksi-prozrachnyy-f5-shpric-3880" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3721_257268359_moment-super-epoksi.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/92-epoksidnyy-kley-holodnaya-svarka/moment-super-epoksi-formula-5-14-ml-3721" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3719_257130694_super-epoksi-6ml.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/92-epoksidnyy-kley-holodnaya-svarka/super-epoksi-6ml-prozrachn-shpric-3719" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lkmbel@yandex.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/germetik-soudal-profil-akrilovyy-belyy-270-ml_f8abff0818c5e8a_800x600.webp.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4061" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/92574.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4038" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/925741.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4039" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/_______________Soudal_________________________280____________________.png" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4096" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/_______________Soudal_________________________280______________________________.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4095" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/16_SEAL_EKON_WINTER_ACR.420_G_RU____________1617850.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-ekon-akrilovyy-morozostoykiy-420g-3773" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3767_257130795_germetik-moment-akrilovyj.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-moment-akrilovyy-universalnyy-morozostoykiy-420g-belyy-3767" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3760_257130788_silikonovyj-germetik-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/silikonovyy-germetik-moment-germent-dlya-akvariumov-prozrachnyy-280ml-3760" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________7_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4115" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________9_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4117" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________8_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4116" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________10_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/100/4118" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_SEALMoment_BATH-SIL.TR.280_ML_RU____________2047372.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/moment-germent-germetik-silikonovyy-sanitarnyy-belyy-280-ml-3871" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_SEALMoment_BATH-SIL.TR.280_ML_RU____________20473721.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/moment-germetik-silikonovyy-sanitarnyy-dlya-vannoy-i-kuhni-belyy-280-ml-3874" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3771_257130799_germetik-silikonovyj-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-silikonovyy-moment-universalnyy-280ml-belyy-3771" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/06_SEALMoment_UNIV.SIL.WH_280_ML_RU____________2049008.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/moment-germetik-silikonovyy-universalnyy-prozrachnyy-280-ml-3872" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3770_290575507_germetik-silikonovyj-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-silikonovyy-moment-sanitarnyy-280ml-prozrachnyy-3770" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/10_SEAL_EKON_UNIV._SIL._WHITE_280_ML_RU____________1496526.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-ekon-silikon-universalnyy-280ml-belyy-3777" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/12_SEAL_EKON_SAN.SIL._WHITE_280_ML_RU____________1292961.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/ekon-germetik-silikonovyy-sanitarnyy-belyy-280-ml-3876" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/10_SEAL_EKON_UNIV._SIL._WHITE_280_ML_RU____________14965261.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/ekon-germetik-silikonovyy-universalnyy-prozrachnyy-280-ml-3877" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3776_290577632_germetik-ekon-silikon.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/100-germetik/germetik-ekon-silikon-sanitarnyy-280ml-prozrachnyy-3776" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/_______________Soudal_____________________________280_________.png" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4094" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2b4a1fdc86bfc54b781247b05558d6d2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4067" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3e6320d3b63cc2a7fc8cb4f545d9e48a.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4108" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/78fa769da7594cfef8aa2af1b7efab80.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4107" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-11-13_12-11-11.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4090" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/6839165833.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4112" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________3_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/91/4113" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3710_257130668_moment-montazh-supersilnyj.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/moment-montaj-supersilnyy-prozrachnyy-kley-mvp-70-280g-3710" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3711_272522617_moment-montazh-supersilnyj.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/moment-montaj-supersilnyy-mvp-70-185g-3711" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3708_257130680_montazhnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/montajnyy-kley-moment-montaj-supersilnyy-kley-400g-mv-70-jidkie-gvozdi-3708" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3849_257268358_zhidkie-gvozdi-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-dekor-mv-45-250g-3849" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3707_257130677_zhidkie-gvozdi-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-dekor-mv-45-400g-3707" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/02__CONSTMoment_MONTAGE_250_G_RU____________600617.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-mv-50-125g-3848" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3847_257268356_zhidkie-gvozdi-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-mv-50-250g-3847" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_CONSTMoment_MONTAGE_400_G_RU____________600618.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/jidkie-gvozdi-moment-montaj-ekspress-mv-50-400g-3706" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3712_257130684_ekon-interernyj-r.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/ekon-interernyy-r-kartridj-montajn-kley-400g-1378381-3712" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3713_257130685_ekon-interernyj-rtuba.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/ekon-interernyy-r-tuba-montajn-kley-200g-1378330-3713" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3714_257130686_ekon-sverhsilnyj-r.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/ekon-sverhsilnyy-r-kartridj-montajn-kley-400g-1378328-3714" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3715_257130687_ekon-sverhsilnyj-rtuba.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/91-jidkie-gvozdi/ekon-sverhsilnyy-r-tuba-montajn-kley-200g-1378329-3715" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/0ff5973c-3465-4ffd-b56d-2888c898450f.png" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4100" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/17ba1ebe-d631-4e14-9dfe-a99d590b6790.png" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4101" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/dbed8701-6b48-4dd7-8940-cae938cc64e0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4099" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/5dcfecdb-ab00-4040-9ef5-171ee909fdf1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4098" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/d4656075-039b-42f9-a611-d6a12486e531__1_.png" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4097" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/022023bd-0e66-45e7-87c1-b2a9f431d0e8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/kley-kleyberit-3000-d3-1l-germaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/4026_272768877_klej-klejberit-3030.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/kley-kleyberit-3030-d3-05l-germaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3792_257130724_klej-moment-super.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/kley-moment-super-pva-d3-750g-3792" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-05-05_11-23-18.png" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4062" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-05-05_11-23-31.png" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/kleyberit-pur-kley-501-1l-d4-germaniya" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-04-29_11-28-08.png" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/94/4063" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3836_257268532_moment-stolyar-125g.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-125g-3836" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3738_257130721_moment-stolyar-250g.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-250g-3738" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/910c1434-07d9-4bb6-bc9b-633fa424db0d.png" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-3kg-3835" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3834_257268530_moment-stolyar-750g.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-750g-3834" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3791_257268402_moment-stolyar-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-pva-universalnyy-250g-3791" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3838_257268535_moment-stolyar-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-stolyar-pva-universalnyy-750g-3838" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3833_257268466_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-125g-3833" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3736_257130717_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-250g-3736" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3832_257268465_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-30kg-3832" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3831_257268464_moment-super-pva.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-3kg-3831" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/Opera______________2026-08-06_231528_disk.yandex.ru.png" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/94-kley-dlya-dereva-moment/moment-super-pva-750g-3830" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3794_257130769_moment-fum-lenta.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/97-kley-dlya-trub-tangit-i-nit-germetik-tangit-uni-lock/moment-fum-lenta-uplotnitelnaya-teflonovaya-12-m-3794" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/PIPEMoment_150x12_M_RU.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/97-kley-dlya-trub-tangit-i-nit-germetik-tangit-uni-lock/moment-lenta-uplotnitelnaya-teflonovaya-20-m-3878" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/50__.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/moment-hozlenta-malyarnaya-kleyashaya-48mm-x-50m-3881" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3753_257130770_super-lenta-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/super-lenta-moment-kleevaya-10m-3753" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3841_272515958_super-lenta-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/super-lenta-moment-kleevaya-25m-3841" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3757_257130784_universalnaya-seraya-lenta.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/universalnaya-seraya-lenta-ekon-hozlenta-armirovannyy-skotch-10m-3757" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3846_272515959_universalnaya-seraya-lenta.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/universalnaya-seraya-lenta-ekon-hozlenta-armirovannyy-skotch-25m-3846" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3755_257130774_hozlenta-moment-alyuminievaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-aluminievaya-lenta-10m-3755" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3844_257268405_hozlenta-moment-alyuminievaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-aluminievaya-lenta-25m-3844" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3805_257130777_hozlenta-moment-dvustoronnyaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-dvustoronnyaya-25m-3805" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3756_257130775_hozlenta-moment-metallizirovannaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-metallizirovannaya-lenta-50m-3756" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3809_257130781_hozlenta-moment-serpyanka.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-serpyanka-20m-3809" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3845_257268407_hozlenta-moment-serpyanka.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-serpyanka-45m-3845" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3807_257130779_hozlenta-moment-signalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-signalnaya-ograditelnaya-200m-3807" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3754_257130772_hozlenta-moment-universalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-universalnaya-serebryanaya-10m-3754" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3842_257268403_hozlenta-moment-universalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-universalnaya-serebryanaya-25m-3842" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3843_257268404_hozlenta-moment-universalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-universalnaya-serebryanaya-50m-3843" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3803_257130773_hozlenta-moment-universalnaya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-universalnaya-chernaya-10m-3803" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/257268406_w640_h640_hozlenta-moment-upakovochnaya.png" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/99-kleyashaya-lenta/hozlenta-moment-upakovochnaya-prochnyy-skotch-66m-3806" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/17_CONTMoment_88_30_ML_RU1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-88-125ml-3824" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/17_CONTMoment_88_30_ML_RU.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/moment-kley-universalnyy-88-30-ml-3697" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/20_CONTMoment_88_750ml_RU_1777022.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-88-750ml-3825" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/22_CONTMoment_GEL_30_ML_RU1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-gel-125ml-3828" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/22_CONTMoment_GEL_30_ML_RU.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-gel-30ml-3698" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/28_CONTMoment_Boat_Tube_30.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-dlya-lodok-i-pvh-izdeliy-3789" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_CONTMoment_1_30_ML_RU_422968.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/moment-kley-universalnyy-1-30-ml-3694" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/06_CONTMoment__KRISTALL_30_ML_RU_4229731.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-kristall-125ml-3821" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/06_CONTMoment__KRISTALL_30_ML_RU_422973.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/moment-kley-universalnyy-poliuretanovyy-kristall-30-ml-3695" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3822_257268451_kontaktnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-kristall-750ml-3822" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/11_CONTMoment_MARAFON_30_ML_RU_422986.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/moment-kley-obuvnoy-marafon-30-ml-3696" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/11_CONTMoment_MARAFON_30_ML_RU_4229861.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-marafon-obuvnoy-125ml-3823" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/25_CONTMoment_PLASTIC_30_ML_RU.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-plastik-30ml-3795" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/9456f0dcced32d6f590388e5e01c3048.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-probka-750ml-kley-dlya-vseh-vidov-probkovyh-pokrytiy-3700" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_CONTMoment_1_30_ML_RU_4229682.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-1-klassik-125-ml-3818" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/01_CONTMoment_1_30_ML_RU_4229681.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-1-klassik-50-ml-3817" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3819_257263290_kontaktnyj-klej-moment-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/90-kontaktnyy-kley-henkel/kontaktnyy-kley-moment-1-klassik-750-ml-3819" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/Soudal_________.png" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4056" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/____________________________Maxi_70______________1______870__________l.png" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4091" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/soudabondeasygun-20201104-400x4002.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4065" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-05-05_11-09-29.png" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4060" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/soudal-pena500-500x500.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4059" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/18d72274227645bd9599e8b86b807445.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4058" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-05-05_10-47-20.png" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4057" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/14384276-1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4066" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/pena-montazhnaya-soudal-ruchnaya-zimnyaya-625-ml_8a2b4ca0a634d62_800x600.webp.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4092" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/84cee01cdfb10a149de53085cce5dee4.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4064" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/_________Profil_65______1______.png" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4093" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/521182.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/93/4119" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3863_284344296_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-bez-indikatora-200g-3863" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3681_284344060_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-bez-indikatora-250g-3681" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3865_284344693_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-bez-indikatora-500g-3865" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3859_284344062_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-s-indikatorom-100g-3859" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3860_284344293_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-s-indikatorom-150g-3860" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3680_284344298_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-s-indikatorom-300g-3680" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3861_284344294_obojnyj-klej-metylan.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-metylan-vinil-premium-s-indikatorom-500g-3861" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3685_284344447_metylan-sredstvo-dlya.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/metylan-sredstvo-dlya-snyatiya-oboev-500ml-3685" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3851_284344063_metylan-universal-premium.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/metylan-universal-premium-150g-3851" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3682_284344297_metylan-universal-premium.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/metylan-universal-premium-250g-3682" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3852_284344064_metylan-universal-premium.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/metylan-universal-premium-500g-3852" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3684_284344446_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-metylan-flizelin-premium-250g-3684" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/191322.png" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-oboynyy-flizelin-ekstra-komfort-200g-3683" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3866_284344694_klej-obojnyj-flizelin.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-oboynyy-flizelin-ekstra-komfort-300g-3866" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3858_284344058_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-vinil-500g-3858" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3853_284344065_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-klasik-100g-3853" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3687_284344449_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-klasik-200g-3687" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3854_284344291_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-klasik-500g-3854" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/FG_IDH_3000886_Moment_Vinil_200_g_PM_2911028_face_copy.png" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/89/3688" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3689_284344451_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-flizelin-500g-3689" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3690_284344452_obojnyj-klej-moment.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-moment-ekstra-250gr-3690" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3692_257130634_obojnyj-klej-ekon.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/oboynyy-kley-ekon-vinilovyy-200g-3692" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3864_284344692_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-vinilovyy-450g-3864" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3691_284344453_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-universalnyy-200g-3691" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/22_WPP_EKON_UNIVERSAL_450_G_RU_1830002.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-universalnyy-450g-3855" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3862_284344295_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-flizelinovyy-200g-3862" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3693_284344691_klej-dlya-oboev.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/89-oboynyy-kley-henkel/kley-dlya-oboev-ekon-flizelinovyy-470g-3693" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/13766711-21.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/101/4043" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/13766711-2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/101/4044" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/13766711-2.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/101/4045" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2024-11-19_19-39-16.png" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/161/4120" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2024-11-19_21-08-16.png" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/161/4121" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-11-13_11-55-14.png" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4085" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/87339834_114465276809549_1460775599218884608_n.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4104" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-11-13_11-53-13.png" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4084" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/1342479_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4103" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/06_SGMoment_SUPER_MOMENT_GEL_12_x_3_g_BL_RU_622917.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/95-sekundnyy-kley-super-kley/super-moment-gel-3g-multikarta-3743" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/1342479_1.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4102" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/2022-11-13_12-03-37.png" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/product/view/95/4088" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/29_SG_EKON_EXPRESS_12_x_3_G_BL_RU_1303054.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/95-sekundnyy-kley-super-kley/ekon-ekspress-kley-3g-sekundnyy-3748" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/32_SG_EKON_EXTREME_12_x_3_G_BL_RU_1401987.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/95-sekundnyy-kley-super-kley/ekon-ekstrim-kley-3g-universalnyy-sekundnyy-3747" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/5FrRCUOKXMM.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/95-sekundnyy-kley-super-kley/ekon-ekstrim-sekundnyy-kley-gel-3g-3799" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/5_moment_01_617f8955940dc.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/92-epoksidnyy-kley-holodnaya-svarka/moment-kley-epoks-dvuhkomp-25-ml-super-epoksi-prozrachnyy-f5-shpric-3880" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3721_257268359_moment-super-epoksi.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/92-epoksidnyy-kley-holodnaya-svarka/moment-super-epoksi-formula-5-14-ml-3721" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/var/www/user2049933/data/www/xn--e1aibe.xn--90ais/components/com_jshopping/files/img_products/3719_257130694_super-epoksi-6ml.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--e1aibe.xn--90ais//klei-optom/92-epoksidnyy-kley-holodnaya-svarka/super-epoksi-6ml-prozrachn-shpric-3719" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F190"/>
+  <dimension ref="A1:F185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A190" sqref="A190"/>
+      <selection activeCell="A185" sqref="A185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.996094" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="95.976563" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.996094" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.707031" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="40">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="9"/>
       <c r="D2" s="2" t="s">
@@ -6300,67 +6141,67 @@
         <v>14</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="7">
         <v>6.18</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="52.5">
       <c r="A11" s="9">
         <v>2</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11"/>
       <c r="D11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="7">
-        <v>9.93</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="52.5">
       <c r="A12" s="9">
         <v>3</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12"/>
       <c r="D12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="7">
-        <v>9.93</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="52.5">
       <c r="A13" s="9">
         <v>4</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13"/>
       <c r="D13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="7">
         <v>14.91</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="52.5">
       <c r="A14" s="9">
         <v>5</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14"/>
       <c r="D14" s="4" t="s">
@@ -6410,3151 +6251,3065 @@
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="52.5">
       <c r="A17" s="9">
         <v>8</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="7">
         <v>22.67</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="52.5">
       <c r="A18" s="9">
         <v>9</v>
       </c>
       <c r="B18" s="6"/>
-      <c r="C18"/>
+      <c r="C18" t="s">
+        <v>28</v>
+      </c>
       <c r="D18" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F18" s="7">
-        <v>23</v>
+        <v>18.65</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="52.5">
       <c r="A19" s="9">
         <v>10</v>
       </c>
       <c r="B19" s="6"/>
-      <c r="C19"/>
+      <c r="C19" t="s">
+        <v>31</v>
+      </c>
       <c r="D19" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F19" s="7">
-        <v>13</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="52.5">
       <c r="A20" s="9">
         <v>11</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F20" s="7">
         <v>18.65</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="52.5">
       <c r="A21" s="9">
         <v>12</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F21" s="7">
         <v>10.2</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="52.5">
       <c r="A22" s="9">
         <v>13</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F22" s="7">
-        <v>18.65</v>
+        <v>17.98</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="52.5">
       <c r="A23" s="9">
         <v>14</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F23" s="7">
-        <v>10.2</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="52.5">
       <c r="A24" s="9">
         <v>15</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" s="7">
-        <v>17.98</v>
+        <v>17.32</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="52.5">
       <c r="A25" s="9">
         <v>16</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" s="7">
-        <v>16.64</v>
+        <v>17.32</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="52.5">
       <c r="A26" s="9">
         <v>17</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" s="7">
-        <v>17.32</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="52.5">
       <c r="A27" s="9">
         <v>18</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E27" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F27" s="7">
-        <v>17.32</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="52.5">
       <c r="A28" s="9">
         <v>19</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E28" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F28" s="7">
-        <v>16.64</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="1" ht="52.5">
       <c r="A29" s="9">
         <v>20</v>
       </c>
       <c r="B29" s="6"/>
-      <c r="C29"/>
+      <c r="C29" t="s">
+        <v>51</v>
+      </c>
       <c r="D29" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F29" s="7">
-        <v>30</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="52.5">
       <c r="A30" s="9">
         <v>21</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="7">
-        <v>13.2</v>
-[...16 lines deleted...]
-      <c r="F31" s="7">
         <v>12.96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" customHeight="1" ht="20">
+      <c r="A31" s="10" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="52.5">
       <c r="A32" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B32" s="6"/>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C32"/>
       <c r="D32" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E32" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F32" s="7">
-        <v>13.2</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="52.5">
       <c r="A33" s="9">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B33" s="6"/>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C33"/>
       <c r="D33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E33" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="7">
         <v>23</v>
       </c>
-      <c r="F33" s="7">
-[...4 lines deleted...]
-      <c r="A34" s="10" t="s">
+    </row>
+    <row r="34" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A34" s="9">
+        <v>24</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34"/>
+      <c r="D34" s="4" t="s">
         <v>58</v>
+      </c>
+      <c r="E34" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="7">
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="52.5">
       <c r="A35" s="9">
         <v>25</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35"/>
       <c r="D35" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7">
-        <v>12.5</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="52.5">
       <c r="A36" s="9">
         <v>26</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36"/>
       <c r="D36" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E36" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="F36" s="7">
-        <v>25.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="52.5">
       <c r="A37" s="9">
         <v>27</v>
       </c>
       <c r="B37" s="6"/>
-      <c r="C37"/>
+      <c r="C37" t="s">
+        <v>62</v>
+      </c>
       <c r="D37" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E37" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F37" s="7">
-        <v>21</v>
+        <v>8.26</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="52.5">
       <c r="A38" s="9">
         <v>28</v>
       </c>
       <c r="B38" s="6"/>
-      <c r="C38"/>
+      <c r="C38" t="s">
+        <v>64</v>
+      </c>
       <c r="D38" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E38" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F38" s="7">
-        <v>12.8</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="52.5">
       <c r="A39" s="9">
         <v>29</v>
       </c>
       <c r="B39" s="6"/>
-      <c r="C39"/>
+      <c r="C39" t="s">
+        <v>66</v>
+      </c>
       <c r="D39" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E39" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="F39" s="7">
-        <v>25</v>
+        <v>14.16</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="52.5">
       <c r="A40" s="9">
         <v>30</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E40" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F40" s="7">
-        <v>8.26</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="52.5">
       <c r="A41" s="9">
         <v>31</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E41" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F41" s="7">
-        <v>10.61</v>
+        <v>13.85</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="52.5">
       <c r="A42" s="9">
         <v>32</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E42" t="s">
         <v>25</v>
       </c>
       <c r="F42" s="7">
-        <v>14.16</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="52.5">
       <c r="A43" s="9">
         <v>33</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" s="7">
-        <v>11</v>
+        <v>11.81</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="52.5">
       <c r="A44" s="9">
         <v>34</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" s="7">
-        <v>13.85</v>
+        <v>6.11</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="52.5">
       <c r="A45" s="9">
         <v>35</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" s="7">
-        <v>8.92</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="52.5">
       <c r="A46" s="9">
         <v>36</v>
       </c>
       <c r="B46" s="6"/>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C46"/>
       <c r="D46" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" s="7">
-        <v>11.81</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="52.5">
       <c r="A47" s="9">
         <v>37</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E47" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F47" s="7">
-        <v>6.11</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="52.5">
       <c r="A48" s="9">
         <v>38</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E48" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F48" s="7">
-        <v>9.95</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="52.5">
       <c r="A49" s="9">
         <v>39</v>
       </c>
       <c r="B49" s="6"/>
-      <c r="C49"/>
+      <c r="C49" t="s">
+        <v>85</v>
+      </c>
       <c r="D49" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E49" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F49" s="7">
-        <v>12.5</v>
+        <v>8.11</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="52.5">
       <c r="A50" s="9">
         <v>40</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="7">
-        <v>7.43</v>
-[...17 lines deleted...]
-        <v>4.75</v>
+        <v>5.05</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" customHeight="1" ht="20">
+      <c r="A51" s="10" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="52.5">
       <c r="A52" s="9">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B52" s="6"/>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E52" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="F52" s="7">
-        <v>8.11</v>
+        <v>178.18</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="52.5">
       <c r="A53" s="9">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B53" s="6"/>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53" s="4" t="s">
         <v>91</v>
       </c>
       <c r="E53" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="F53" s="7">
-        <v>5.05</v>
-[...3 lines deleted...]
-      <c r="A54" s="10" t="s">
+        <v>287.38</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A54" s="9">
+        <v>43</v>
+      </c>
+      <c r="B54" s="6"/>
+      <c r="C54"/>
+      <c r="D54" s="4" t="s">
         <v>92</v>
+      </c>
+      <c r="E54" t="s">
+        <v>61</v>
+      </c>
+      <c r="F54" s="7">
+        <v>206.91</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="52.5">
       <c r="A55" s="9">
         <v>44</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55"/>
       <c r="D55" s="4" t="s">
         <v>93</v>
       </c>
       <c r="E55" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F55" s="7">
-        <v>178.18</v>
+        <v>293.13</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="52.5">
       <c r="A56" s="9">
         <v>45</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56"/>
       <c r="D56" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E56" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F56" s="7">
-        <v>287.38</v>
+        <v>344.85</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="52.5">
       <c r="A57" s="9">
         <v>46</v>
       </c>
       <c r="B57" s="6"/>
-      <c r="C57"/>
+      <c r="C57" t="s">
+        <v>95</v>
+      </c>
       <c r="D57" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E57" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F57" s="7">
-        <v>206.91</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="52.5">
       <c r="A58" s="9">
         <v>47</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58"/>
       <c r="D58" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E58" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F58" s="7">
-        <v>293.13</v>
+        <v>18.71</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="52.5">
       <c r="A59" s="9">
         <v>48</v>
       </c>
       <c r="B59" s="6"/>
-      <c r="C59"/>
+      <c r="C59" t="s">
+        <v>98</v>
+      </c>
       <c r="D59" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E59" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="F59" s="7">
-        <v>344.85</v>
+        <v>35.72</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="52.5">
       <c r="A60" s="9">
         <v>49</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60"/>
       <c r="D60" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E60" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F60" s="7">
-        <v>31.19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="52.5">
       <c r="A61" s="9">
         <v>50</v>
       </c>
       <c r="B61" s="6"/>
-      <c r="C61"/>
+      <c r="C61" t="s">
+        <v>101</v>
+      </c>
       <c r="D61" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E61" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F61" s="7">
-        <v>18.71</v>
+        <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="52.5">
       <c r="A62" s="9">
         <v>51</v>
       </c>
       <c r="B62" s="6"/>
-      <c r="C62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C62"/>
       <c r="D62" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E62" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="F62" s="7">
-        <v>35.72</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="52.5">
       <c r="A63" s="9">
         <v>52</v>
       </c>
       <c r="B63" s="6"/>
-      <c r="C63"/>
+      <c r="C63" t="s">
+        <v>104</v>
+      </c>
       <c r="D63" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E63" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="F63" s="7">
-        <v>21.83</v>
+        <v>5.89</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="52.5">
       <c r="A64" s="9">
         <v>53</v>
       </c>
       <c r="B64" s="6"/>
-      <c r="C64"/>
+      <c r="C64" t="s">
+        <v>106</v>
+      </c>
       <c r="D64" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E64" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="F64" s="7">
-        <v>39.5</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="52.5">
       <c r="A65" s="9">
         <v>54</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65"/>
       <c r="D65" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E65" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="F65" s="7">
-        <v>21.83</v>
+        <v>57.7</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="52.5">
       <c r="A66" s="9">
         <v>55</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" s="7">
-        <v>5.89</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="52.5">
       <c r="A67" s="9">
         <v>56</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" s="7">
-        <v>8.75</v>
+        <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="52.5">
       <c r="A68" s="9">
         <v>57</v>
       </c>
       <c r="B68" s="6"/>
-      <c r="C68"/>
+      <c r="C68" t="s">
+        <v>113</v>
+      </c>
       <c r="D68" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
       <c r="F68" s="7">
-        <v>57.7</v>
+        <v>9.16</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="52.5">
       <c r="A69" s="9">
         <v>58</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
       <c r="F69" s="7">
-        <v>20.99</v>
+        <v>5.54</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="52.5">
       <c r="A70" s="9">
         <v>59</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E70" t="s">
         <v>25</v>
       </c>
       <c r="F70" s="7">
-        <v>7</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="52.5">
       <c r="A71" s="9">
         <v>60</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E71" t="s">
         <v>25</v>
       </c>
       <c r="F71" s="7">
-        <v>9.16</v>
+        <v>526.54</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="52.5">
       <c r="A72" s="9">
         <v>61</v>
       </c>
       <c r="B72" s="6"/>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C72"/>
       <c r="D72" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E72" t="s">
         <v>25</v>
       </c>
       <c r="F72" s="7">
-        <v>5.54</v>
+        <v>53.92</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="52.5">
       <c r="A73" s="9">
         <v>62</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E73" t="s">
         <v>25</v>
       </c>
       <c r="F73" s="7">
-        <v>8.15</v>
-[...17 lines deleted...]
-        <v>526.54</v>
+        <v>19.31</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" customHeight="1" ht="20">
+      <c r="A74" s="10" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="1" ht="52.5">
       <c r="A75" s="9">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B75" s="6"/>
-      <c r="C75"/>
+      <c r="C75" t="s">
+        <v>125</v>
+      </c>
       <c r="D75" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" s="7">
-        <v>53.92</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="52.5">
       <c r="A76" s="9">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E76" t="s">
         <v>25</v>
       </c>
       <c r="F76" s="7">
-        <v>19.31</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="20">
       <c r="A77" s="10" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="52.5">
       <c r="A78" s="9">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E78" t="s">
         <v>25</v>
       </c>
       <c r="F78" s="7">
-        <v>3.3</v>
+        <v>13.39</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="52.5">
       <c r="A79" s="9">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
       <c r="F79" s="7">
-        <v>4.61</v>
-[...4 lines deleted...]
-        <v>130</v>
+        <v>11.04</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A80" s="9">
+        <v>67</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" t="s">
+        <v>134</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="E80" t="s">
+        <v>25</v>
+      </c>
+      <c r="F80" s="7">
+        <v>18.95</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="52.5">
       <c r="A81" s="9">
         <v>68</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E81" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F81" s="7">
-        <v>13.39</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="52.5">
       <c r="A82" s="9">
         <v>69</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E82" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F82" s="7">
-        <v>11.04</v>
+        <v>9.82</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="1" ht="52.5">
       <c r="A83" s="9">
         <v>70</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E83" t="s">
         <v>25</v>
       </c>
       <c r="F83" s="7">
-        <v>18.95</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="52.5">
       <c r="A84" s="9">
         <v>71</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E84" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F84" s="7">
-        <v>5.16</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="52.5">
       <c r="A85" s="9">
         <v>72</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E85" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F85" s="7">
-        <v>9.82</v>
+        <v>16.43</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="52.5">
       <c r="A86" s="9">
         <v>73</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E86" t="s">
         <v>25</v>
       </c>
       <c r="F86" s="7">
-        <v>6.48</v>
+        <v>7.93</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="52.5">
       <c r="A87" s="9">
         <v>74</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
       <c r="F87" s="7">
-        <v>13.7</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="52.5">
       <c r="A88" s="9">
         <v>75</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
       <c r="F88" s="7">
-        <v>16.43</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="52.5">
       <c r="A89" s="9">
         <v>76</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" s="7">
-        <v>7.93</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="52.5">
       <c r="A90" s="9">
         <v>77</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E90" t="s">
         <v>25</v>
       </c>
       <c r="F90" s="7">
-        <v>4.64</v>
+        <v>6.44</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="52.5">
       <c r="A91" s="9">
         <v>78</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E91" t="s">
         <v>25</v>
       </c>
       <c r="F91" s="7">
-        <v>8.75</v>
+        <v>12.26</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="52.5">
       <c r="A92" s="9">
         <v>79</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E92" t="s">
         <v>25</v>
       </c>
       <c r="F92" s="7">
-        <v>11.9</v>
+        <v>20.56</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="52.5">
       <c r="A93" s="9">
         <v>80</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E93" t="s">
         <v>25</v>
       </c>
       <c r="F93" s="7">
-        <v>6.44</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="52.5">
       <c r="A94" s="9">
         <v>81</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E94" t="s">
         <v>25</v>
       </c>
       <c r="F94" s="7">
-        <v>12.26</v>
-[...17 lines deleted...]
-        <v>20.56</v>
+        <v>6.06</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" customHeight="1" ht="20">
+      <c r="A95" s="10" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="52.5">
       <c r="A96" s="9">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="E96" t="s">
         <v>25</v>
       </c>
       <c r="F96" s="7">
-        <v>4.74</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="52.5">
       <c r="A97" s="9">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E97" t="s">
         <v>25</v>
       </c>
       <c r="F97" s="7">
-        <v>6.06</v>
-[...4 lines deleted...]
-        <v>165</v>
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A98" s="9">
+        <v>84</v>
+      </c>
+      <c r="B98" s="6"/>
+      <c r="C98" t="s">
+        <v>169</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E98" t="s">
+        <v>25</v>
+      </c>
+      <c r="F98" s="7">
+        <v>47.65</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="52.5">
       <c r="A99" s="9">
         <v>85</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
       <c r="F99" s="7">
-        <v>12</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="52.5">
       <c r="A100" s="9">
         <v>86</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E100" t="s">
         <v>25</v>
       </c>
       <c r="F100" s="7">
-        <v>3.52</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="52.5">
       <c r="A101" s="9">
         <v>87</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E101" t="s">
         <v>25</v>
       </c>
       <c r="F101" s="7">
-        <v>47.65</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="52.5">
       <c r="A102" s="9">
         <v>88</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E102" t="s">
         <v>25</v>
       </c>
       <c r="F102" s="7">
-        <v>11.57</v>
+        <v>3.29</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="52.5">
       <c r="A103" s="9">
         <v>89</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
       <c r="F103" s="7">
-        <v>3.72</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="52.5">
       <c r="A104" s="9">
         <v>90</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E104" t="s">
         <v>25</v>
       </c>
       <c r="F104" s="7">
-        <v>3.78</v>
+        <v>3.67</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="52.5">
       <c r="A105" s="9">
         <v>91</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E105" t="s">
         <v>25</v>
       </c>
       <c r="F105" s="7">
-        <v>3.29</v>
+        <v>43.67</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="52.5">
       <c r="A106" s="9">
         <v>92</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
       <c r="F106" s="7">
-        <v>11.24</v>
+        <v>3.35</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="52.5">
       <c r="A107" s="9">
         <v>93</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E107" t="s">
         <v>25</v>
       </c>
       <c r="F107" s="7">
-        <v>3.67</v>
+        <v>12.83</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="1" ht="52.5">
       <c r="A108" s="9">
         <v>94</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E108" t="s">
         <v>25</v>
       </c>
       <c r="F108" s="7">
-        <v>43.67</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="52.5">
       <c r="A109" s="9">
         <v>95</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E109" t="s">
         <v>25</v>
       </c>
       <c r="F109" s="7">
-        <v>3.35</v>
+        <v>49.32</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="52.5">
       <c r="A110" s="9">
         <v>96</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E110" t="s">
         <v>25</v>
       </c>
       <c r="F110" s="7">
-        <v>12.83</v>
+        <v>10.64</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="52.5">
       <c r="A111" s="9">
         <v>97</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E111" t="s">
         <v>25</v>
       </c>
       <c r="F111" s="7">
-        <v>3.66</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="1" ht="52.5">
       <c r="A112" s="9">
         <v>98</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E112" t="s">
         <v>25</v>
       </c>
       <c r="F112" s="7">
-        <v>49.32</v>
-[...17 lines deleted...]
-        <v>10.64</v>
+        <v>48.12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" customHeight="1" ht="20">
+      <c r="A113" s="10" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="52.5">
       <c r="A114" s="9">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B114" s="6"/>
-      <c r="C114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C114"/>
       <c r="D114" s="4" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E114" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F114" s="7">
-        <v>4.33</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="1" ht="52.5">
       <c r="A115" s="9">
+        <v>100</v>
+      </c>
+      <c r="B115" s="6"/>
+      <c r="C115"/>
+      <c r="D115" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="E115" t="s">
+        <v>16</v>
+      </c>
+      <c r="F115" s="7">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A116" s="9">
         <v>101</v>
       </c>
-      <c r="B115" s="6"/>
-[...15 lines deleted...]
-        <v>200</v>
+      <c r="B116" s="6"/>
+      <c r="C116"/>
+      <c r="D116" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="E116" t="s">
+        <v>16</v>
+      </c>
+      <c r="F116" s="7">
+        <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="1" ht="52.5">
       <c r="A117" s="9">
         <v>102</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117"/>
       <c r="D117" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E117" t="s">
         <v>16</v>
       </c>
       <c r="F117" s="7">
-        <v>18.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="52.5">
       <c r="A118" s="9">
         <v>103</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118"/>
       <c r="D118" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" s="7">
-        <v>18.5</v>
+        <v>14.62</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="52.5">
       <c r="A119" s="9">
         <v>104</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119"/>
       <c r="D119" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" s="7">
-        <v>23.29</v>
+        <v>16.25</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="52.5">
       <c r="A120" s="9">
         <v>105</v>
       </c>
       <c r="B120" s="6"/>
       <c r="C120"/>
       <c r="D120" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E120" t="s">
         <v>16</v>
       </c>
       <c r="F120" s="7">
-        <v>10.5</v>
+        <v>13.53</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="52.5">
       <c r="A121" s="9">
         <v>106</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121"/>
       <c r="D121" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E121" t="s">
         <v>16</v>
       </c>
       <c r="F121" s="7">
-        <v>14.62</v>
+        <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="52.5">
       <c r="A122" s="9">
         <v>107</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122"/>
       <c r="D122" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E122" t="s">
         <v>16</v>
       </c>
       <c r="F122" s="7">
-        <v>16.25</v>
+        <v>14.73</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="52.5">
       <c r="A123" s="9">
         <v>108</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123"/>
       <c r="D123" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E123" t="s">
         <v>16</v>
       </c>
       <c r="F123" s="7">
-        <v>13.53</v>
+        <v>16.79</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="52.5">
       <c r="A124" s="9">
         <v>109</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124"/>
       <c r="D124" s="4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E124" t="s">
         <v>16</v>
       </c>
       <c r="F124" s="7">
-        <v>13.65</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="52.5">
       <c r="A125" s="9">
         <v>110</v>
       </c>
       <c r="B125" s="6"/>
-      <c r="C125"/>
+      <c r="C125" t="s">
+        <v>211</v>
+      </c>
       <c r="D125" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E125" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F125" s="7">
-        <v>14.73</v>
-[...15 lines deleted...]
-        <v>16.79</v>
+        <v>23.44</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" customHeight="1" ht="20">
+      <c r="A126" s="10" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="52.5">
       <c r="A127" s="9">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B127" s="6"/>
-      <c r="C127"/>
+      <c r="C127" t="s">
+        <v>214</v>
+      </c>
       <c r="D127" s="4" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E127" t="s">
-        <v>16</v>
+        <v>216</v>
       </c>
       <c r="F127" s="7">
-        <v>16.5</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="52.5">
       <c r="A128" s="9">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E128" t="s">
-        <v>32</v>
+        <v>216</v>
       </c>
       <c r="F128" s="7">
-        <v>23.44</v>
-[...4 lines deleted...]
-        <v>214</v>
+        <v>12.86</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A129" s="9">
+        <v>113</v>
+      </c>
+      <c r="B129" s="6"/>
+      <c r="C129" t="s">
+        <v>219</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E129" t="s">
+        <v>216</v>
+      </c>
+      <c r="F129" s="7">
+        <v>20.68</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="52.5">
       <c r="A130" s="9">
         <v>114</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D130" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E130" t="s">
         <v>216</v>
       </c>
-      <c r="E130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="7">
-        <v>7.27</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="52.5">
       <c r="A131" s="9">
         <v>115</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E131" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F131" s="7">
-        <v>12.86</v>
+        <v>10.44</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="52.5">
       <c r="A132" s="9">
         <v>116</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E132" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F132" s="7">
-        <v>20.68</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="52.5">
       <c r="A133" s="9">
         <v>117</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E133" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F133" s="7">
-        <v>7.6</v>
+        <v>23.45</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="52.5">
       <c r="A134" s="9">
         <v>118</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F134" s="7">
-        <v>10.44</v>
+        <v>21.05</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="1" ht="52.5">
       <c r="A135" s="9">
         <v>119</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E135" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F135" s="7">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="1" ht="52.5">
       <c r="A136" s="9">
         <v>120</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E136" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F136" s="7">
-        <v>23.45</v>
+        <v>12.72</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="1" ht="52.5">
       <c r="A137" s="9">
         <v>121</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E137" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F137" s="7">
-        <v>21.05</v>
+        <v>20.14</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="1" ht="52.5">
       <c r="A138" s="9">
         <v>122</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E138" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F138" s="7">
-        <v>9.02</v>
+        <v>15.11</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="1" ht="52.5">
       <c r="A139" s="9">
         <v>123</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E139" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F139" s="7">
-        <v>12.72</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="140" spans="1:6" customHeight="1" ht="52.5">
       <c r="A140" s="9">
         <v>124</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E140" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F140" s="7">
-        <v>20.14</v>
+        <v>11.52</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="1" ht="52.5">
       <c r="A141" s="9">
         <v>125</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E141" t="s">
-        <v>217</v>
+        <v>25</v>
       </c>
       <c r="F141" s="7">
-        <v>15.11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:6" customHeight="1" ht="52.5">
       <c r="A142" s="9">
         <v>126</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="E142" t="s">
-        <v>217</v>
+        <v>25</v>
       </c>
       <c r="F142" s="7">
-        <v>7.48</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="143" spans="1:6" customHeight="1" ht="52.5">
       <c r="A143" s="9">
         <v>127</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E143" t="s">
-        <v>217</v>
+        <v>25</v>
       </c>
       <c r="F143" s="7">
-        <v>11.52</v>
+        <v>8.28</v>
       </c>
     </row>
     <row r="144" spans="1:6" customHeight="1" ht="52.5">
       <c r="A144" s="9">
         <v>128</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="E144" t="s">
         <v>25</v>
       </c>
       <c r="F144" s="7">
-        <v>18</v>
+        <v>17.34</v>
       </c>
     </row>
     <row r="145" spans="1:6" customHeight="1" ht="52.5">
       <c r="A145" s="9">
         <v>129</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E145" t="s">
         <v>25</v>
       </c>
       <c r="F145" s="7">
-        <v>5.16</v>
+        <v>10.63</v>
       </c>
     </row>
     <row r="146" spans="1:6" customHeight="1" ht="52.5">
       <c r="A146" s="9">
         <v>130</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="E146" t="s">
         <v>25</v>
       </c>
       <c r="F146" s="7">
-        <v>8.28</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="147" spans="1:6" customHeight="1" ht="52.5">
       <c r="A147" s="9">
         <v>131</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E147" t="s">
         <v>25</v>
       </c>
       <c r="F147" s="7">
-        <v>17.34</v>
+        <v>10.66</v>
       </c>
     </row>
     <row r="148" spans="1:6" customHeight="1" ht="52.5">
       <c r="A148" s="9">
         <v>132</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E148" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F148" s="7">
-        <v>10.63</v>
+        <v>5.57</v>
       </c>
     </row>
     <row r="149" spans="1:6" customHeight="1" ht="52.5">
       <c r="A149" s="9">
         <v>133</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E149" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F149" s="7">
-        <v>18.8</v>
+        <v>14.32</v>
       </c>
     </row>
     <row r="150" spans="1:6" customHeight="1" ht="52.5">
       <c r="A150" s="9">
         <v>134</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E150" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F150" s="7">
-        <v>10.66</v>
+        <v>5.11</v>
       </c>
     </row>
     <row r="151" spans="1:6" customHeight="1" ht="52.5">
       <c r="A151" s="9">
         <v>135</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E151" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="7">
-        <v>5.57</v>
+        <v>12.95</v>
       </c>
     </row>
     <row r="152" spans="1:6" customHeight="1" ht="52.5">
       <c r="A152" s="9">
         <v>136</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="E152" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="7">
-        <v>14.32</v>
+        <v>7.75</v>
       </c>
     </row>
     <row r="153" spans="1:6" customHeight="1" ht="52.5">
       <c r="A153" s="9">
         <v>137</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="E153" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="7">
-        <v>5.11</v>
-[...17 lines deleted...]
-        <v>12.95</v>
+        <v>16.12</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" customHeight="1" ht="20">
+      <c r="A154" s="10" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="155" spans="1:6" customHeight="1" ht="52.5">
       <c r="A155" s="9">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B155" s="6"/>
-      <c r="C155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C155"/>
       <c r="D155" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E155" t="s">
-        <v>23</v>
+        <v>271</v>
       </c>
       <c r="F155" s="7">
-        <v>7.75</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="156" spans="1:6" customHeight="1" ht="52.5">
       <c r="A156" s="9">
+        <v>139</v>
+      </c>
+      <c r="B156" s="6"/>
+      <c r="C156"/>
+      <c r="D156" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E156" t="s">
+        <v>271</v>
+      </c>
+      <c r="F156" s="7">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A157" s="9">
         <v>140</v>
       </c>
-      <c r="B156" s="6"/>
-[...24 lines deleted...]
-      <c r="D158" s="4" t="s">
+      <c r="B157" s="6"/>
+      <c r="C157"/>
+      <c r="D157" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E157" t="s">
         <v>271</v>
       </c>
-      <c r="E158" t="s">
-[...3 lines deleted...]
-        <v>3.3</v>
+      <c r="F157" s="7">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" customHeight="1" ht="20">
+      <c r="A158" s="10" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="159" spans="1:6" customHeight="1" ht="52.5">
       <c r="A159" s="9">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159"/>
       <c r="D159" s="4" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="E159"/>
       <c r="F159" s="7">
-        <v>6.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="160" spans="1:6" customHeight="1" ht="52.5">
       <c r="A160" s="9">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160"/>
       <c r="D160" s="4" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="E160"/>
       <c r="F160" s="7">
-        <v>10.8</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="161" spans="1:6" customHeight="1" ht="20">
       <c r="A161" s="10" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="162" spans="1:6" customHeight="1" ht="52.5">
       <c r="A162" s="9">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162"/>
       <c r="D162" s="4" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="E162"/>
+        <v>278</v>
+      </c>
+      <c r="E162" t="s">
+        <v>61</v>
+      </c>
       <c r="F162" s="7">
-        <v>2.3</v>
+        <v>23</v>
       </c>
     </row>
     <row r="163" spans="1:6" customHeight="1" ht="52.5">
       <c r="A163" s="9">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163"/>
       <c r="D163" s="4" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="E163"/>
+        <v>279</v>
+      </c>
+      <c r="E163" t="s">
+        <v>271</v>
+      </c>
       <c r="F163" s="7">
-        <v>5.5</v>
-[...4 lines deleted...]
-        <v>278</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A164" s="9">
+        <v>145</v>
+      </c>
+      <c r="B164" s="6"/>
+      <c r="C164"/>
+      <c r="D164" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E164" t="s">
+        <v>61</v>
+      </c>
+      <c r="F164" s="7">
+        <v>23</v>
       </c>
     </row>
     <row r="165" spans="1:6" customHeight="1" ht="52.5">
       <c r="A165" s="9">
         <v>146</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165"/>
       <c r="D165" s="4" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E165" t="s">
-        <v>64</v>
+        <v>271</v>
       </c>
       <c r="F165" s="7">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:6" customHeight="1" ht="52.5">
       <c r="A166" s="9">
         <v>147</v>
       </c>
       <c r="B166" s="6"/>
-      <c r="C166"/>
+      <c r="C166" t="s">
+        <v>282</v>
+      </c>
       <c r="D166" s="4" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E166" t="s">
-        <v>272</v>
+        <v>25</v>
       </c>
       <c r="F166" s="7">
-        <v>24</v>
+        <v>4.02</v>
       </c>
     </row>
     <row r="167" spans="1:6" customHeight="1" ht="52.5">
       <c r="A167" s="9">
         <v>148</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167"/>
       <c r="D167" s="4" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E167" t="s">
-        <v>64</v>
+        <v>271</v>
       </c>
       <c r="F167" s="7">
-        <v>23</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="168" spans="1:6" customHeight="1" ht="52.5">
       <c r="A168" s="9">
         <v>149</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168"/>
       <c r="D168" s="4" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="E168"/>
       <c r="F168" s="7">
-        <v>15.6</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="169" spans="1:6" customHeight="1" ht="52.5">
       <c r="A169" s="9">
         <v>150</v>
       </c>
       <c r="B169" s="6"/>
-      <c r="C169"/>
+      <c r="C169" t="s">
+        <v>286</v>
+      </c>
       <c r="D169" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E169" t="s">
-        <v>272</v>
+        <v>23</v>
       </c>
       <c r="F169" s="7">
-        <v>18</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="170" spans="1:6" customHeight="1" ht="52.5">
       <c r="A170" s="9">
         <v>151</v>
       </c>
       <c r="B170" s="6"/>
-      <c r="C170"/>
+      <c r="C170" t="s">
+        <v>288</v>
+      </c>
       <c r="D170" s="4" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E170" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F170" s="7">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="171" spans="1:6" customHeight="1" ht="52.5">
       <c r="A171" s="9">
         <v>152</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E171" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F171" s="7">
-        <v>4.02</v>
-[...58 lines deleted...]
-      <c r="D175" s="4" t="s">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" customHeight="1" ht="20">
+      <c r="A172" s="10" t="s">
         <v>292</v>
       </c>
-      <c r="E175" t="s">
-[...11 lines deleted...]
-      <c r="C176" t="s">
+    </row>
+    <row r="173" spans="1:6" customHeight="1" ht="20">
+      <c r="A173" s="10" t="s">
         <v>293</v>
       </c>
-      <c r="D176" s="4" t="s">
+    </row>
+    <row r="174" spans="1:6" customHeight="1" ht="20">
+      <c r="A174" s="10" t="s">
         <v>294</v>
       </c>
-      <c r="E176" t="s">
-[...3 lines deleted...]
-        <v>2.74</v>
+    </row>
+    <row r="175" spans="1:6" customHeight="1" ht="20">
+      <c r="A175" s="10" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" customHeight="1" ht="20">
+      <c r="A176" s="10" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="177" spans="1:6" customHeight="1" ht="20">
       <c r="A177" s="10" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="178" spans="1:6" customHeight="1" ht="20">
       <c r="A178" s="10" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="179" spans="1:6" customHeight="1" ht="20">
       <c r="A179" s="10" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="180" spans="1:6" customHeight="1" ht="20">
       <c r="A180" s="10" t="s">
-        <v>298</v>
-[...8 lines deleted...]
-      <c r="A182" s="10" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="183" spans="1:6" customHeight="1" ht="20">
-      <c r="A183" s="10" t="s">
+    <row r="181" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A181" s="9">
+        <v>153</v>
+      </c>
+      <c r="B181" s="6"/>
+      <c r="C181" t="s">
         <v>301</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="E181" t="s">
+        <v>25</v>
+      </c>
+      <c r="F181" s="7">
+        <v>17.58</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A182" s="9">
+        <v>154</v>
+      </c>
+      <c r="B182" s="6"/>
+      <c r="C182" t="s">
+        <v>303</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="E182" t="s">
+        <v>25</v>
+      </c>
+      <c r="F182" s="7">
+        <v>11.15</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" customHeight="1" ht="52.5">
+      <c r="A183" s="9">
+        <v>155</v>
+      </c>
+      <c r="B183" s="6"/>
+      <c r="C183" t="s">
+        <v>305</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="E183" t="s">
+        <v>25</v>
+      </c>
+      <c r="F183" s="7">
+        <v>8.7</v>
       </c>
     </row>
     <row r="184" spans="1:6" customHeight="1" ht="20">
       <c r="A184" s="10" t="s">
-        <v>302</v>
-[...33 lines deleted...]
-      <c r="D187" s="4" t="s">
         <v>307</v>
       </c>
-      <c r="E187" t="s">
-[...30 lines deleted...]
-      <c r="A190" s="9"/>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="9"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:C6"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A9:F9"/>
-    <mergeCell ref="A34:F34"/>
-    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A74:F74"/>
     <mergeCell ref="A77:F77"/>
-    <mergeCell ref="A80:F80"/>
-[...3 lines deleted...]
-    <mergeCell ref="A157:F157"/>
+    <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A113:F113"/>
+    <mergeCell ref="A126:F126"/>
+    <mergeCell ref="A154:F154"/>
+    <mergeCell ref="A158:F158"/>
     <mergeCell ref="A161:F161"/>
-    <mergeCell ref="A164:F164"/>
+    <mergeCell ref="A172:F172"/>
+    <mergeCell ref="A173:F173"/>
+    <mergeCell ref="A174:F174"/>
+    <mergeCell ref="A175:F175"/>
+    <mergeCell ref="A176:F176"/>
     <mergeCell ref="A177:F177"/>
     <mergeCell ref="A178:F178"/>
     <mergeCell ref="A179:F179"/>
     <mergeCell ref="A180:F180"/>
-    <mergeCell ref="A181:F181"/>
-[...1 lines deleted...]
-    <mergeCell ref="A183:F183"/>
     <mergeCell ref="A184:F184"/>
-    <mergeCell ref="A185:F185"/>
-    <mergeCell ref="A189:F189"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_8" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_10" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_16" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_18" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_20" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_22" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_24" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_26" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_28" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_30" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_32" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_34" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_36" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_38" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_40" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_42" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_44" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="B31" r:id="rId_hyperlink_45"/>
-[...4 lines deleted...]
-    <hyperlink ref="D33" r:id="rId_hyperlink_50" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B32" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_46" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B33" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_48" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B34" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_50" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_52" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_54" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B37" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_56" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B38" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_58" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B39" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_60" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B40" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_62" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B41" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_64" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B42" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_66" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B43" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_68" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B44" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_70" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_72" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_74" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_76" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_78" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_80" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_82" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="B51" r:id="rId_hyperlink_83"/>
-[...4 lines deleted...]
-    <hyperlink ref="D53" r:id="rId_hyperlink_88" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B52" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_84" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B53" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_86" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B54" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_88" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B55" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_90" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B56" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_92" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B57" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_94" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B58" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_96" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B59" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_98" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B60" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_100" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B61" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_102" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B62" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_104" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B63" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_106" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B64" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_108" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B65" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_110" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B66" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_112" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B67" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_114" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B68" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_116" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B69" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_118" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B70" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_120" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B71" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_122" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B72" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_124" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B73" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_126" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="B74" r:id="rId_hyperlink_127"/>
-[...8 lines deleted...]
-    <hyperlink ref="D79" r:id="rId_hyperlink_136" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B75" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_128" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B76" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_130" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B78" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_132" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B79" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_134" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B80" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_136" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B81" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_138" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B82" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_140" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B83" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_142" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B84" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_144" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B85" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_146" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B86" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_148" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B87" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_150" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B88" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_152" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B89" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_154" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B90" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_156" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B91" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_158" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B92" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_160" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B93" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_162" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B94" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_164" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="B95" r:id="rId_hyperlink_165"/>
-[...4 lines deleted...]
-    <hyperlink ref="D97" r:id="rId_hyperlink_170" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B96" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_166" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B97" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_168" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B98" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_170" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B99" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_172" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B100" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_174" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B101" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_176" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B102" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_178" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B103" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_180" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B104" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_182" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B105" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_184" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B106" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_186" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B107" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_188" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B108" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_190" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B109" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_192" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B110" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_194" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B111" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_196" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B112" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_198" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="B113" r:id="rId_hyperlink_199"/>
-[...4 lines deleted...]
-    <hyperlink ref="D115" r:id="rId_hyperlink_204" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B114" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_200" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B115" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_202" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B116" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_204" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B117" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_206" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B118" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_208" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B119" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_210" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B120" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_212" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B121" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_214" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B122" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_216" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B123" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_218" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B124" r:id="rId_hyperlink_219"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_220" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B125" r:id="rId_hyperlink_221"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_222" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="B126" r:id="rId_hyperlink_223"/>
-[...4 lines deleted...]
-    <hyperlink ref="D128" r:id="rId_hyperlink_228" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B127" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_224" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B128" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_226" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B129" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_228" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B130" r:id="rId_hyperlink_229"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_230" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B131" r:id="rId_hyperlink_231"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_232" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B132" r:id="rId_hyperlink_233"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_234" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B133" r:id="rId_hyperlink_235"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_236" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B134" r:id="rId_hyperlink_237"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_238" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B135" r:id="rId_hyperlink_239"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_240" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B136" r:id="rId_hyperlink_241"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_242" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B137" r:id="rId_hyperlink_243"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_244" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B138" r:id="rId_hyperlink_245"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_246" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B139" r:id="rId_hyperlink_247"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_248" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B140" r:id="rId_hyperlink_249"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_250" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B141" r:id="rId_hyperlink_251"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_252" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B142" r:id="rId_hyperlink_253"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_254" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B143" r:id="rId_hyperlink_255"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_256" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B144" r:id="rId_hyperlink_257"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_258" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B145" r:id="rId_hyperlink_259"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_260" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B146" r:id="rId_hyperlink_261"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_262" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B147" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_264" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B148" r:id="rId_hyperlink_265"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_266" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B149" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_268" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B150" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_270" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B151" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_272" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B152" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_274" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B153" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_276" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="B154" r:id="rId_hyperlink_277"/>
-[...14 lines deleted...]
-    <hyperlink ref="D163" r:id="rId_hyperlink_292" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B155" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_278" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B156" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_280" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B157" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_282" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B159" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_284" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B160" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_286" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B162" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_288" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B163" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_290" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B164" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_292" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B165" r:id="rId_hyperlink_293"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_294" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B166" r:id="rId_hyperlink_295"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_296" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B167" r:id="rId_hyperlink_297"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_298" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B168" r:id="rId_hyperlink_299"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_300" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B169" r:id="rId_hyperlink_301"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_302" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B170" r:id="rId_hyperlink_303"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_304" tooltip="Перейти на страницу товара"/>
     <hyperlink ref="B171" r:id="rId_hyperlink_305"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_306" tooltip="Перейти на страницу товара"/>
-    <hyperlink ref="B172" r:id="rId_hyperlink_307"/>
-[...14 lines deleted...]
-    <hyperlink ref="D188" r:id="rId_hyperlink_322" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B181" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_308" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B182" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_310" tooltip="Перейти на страницу товара"/>
+    <hyperlink ref="B183" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_312" tooltip="Перейти на страницу товара"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 17.04.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;BПрайс-лист сформирован 20.10.2026&amp;RСтраница &amp;P из .&amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>